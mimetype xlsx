--- v0 (2026-08-21)
+++ v1 (2026-10-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb126f13a60024fb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/09cccec12648425589e5d61ba1196887.psmdcp" Id="R75a43226543746d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07b2975886b44428" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9bc32b9272754629bb73eff4a5cd78b2.psmdcp" Id="R1dec654a068b4719" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="نتائج البحث" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>العنوان</x:t>
   </x:si>
   <x:si>
     <x:t>المؤلف</x:t>
   </x:si>
   <x:si>
@@ -136,126 +136,141 @@
   <x:si>
     <x:t>النظرية القرانية في معالجة الانحراف الاجتماعي</x:t>
   </x:si>
   <x:si>
     <x:t>المركز الثقافي للجمهورية الاسلامية الايرانية : بغداد ، العراق</x:t>
   </x:si>
   <x:si>
     <x:t>بغداد , العراق : المركز الثقافي للجمهورية الاسلامية الايرانية , 2015م</x:t>
   </x:si>
   <x:si>
     <x:t>80</x:t>
   </x:si>
   <x:si>
     <x:t>اية وبشرى</x:t>
   </x:si>
   <x:si>
     <x:t>فوزية مهران</x:t>
   </x:si>
   <x:si>
     <x:t>القاهرة , مصر : دار المعارف ، 1987م</x:t>
   </x:si>
   <x:si>
     <x:t>798</x:t>
   </x:si>
   <x:si>
+    <x:t>بررسی ضابطه مندی كمال انسان در قران</x:t>
+  </x:si>
+  <x:si>
+    <x:t>نستوه جهان بين</x:t>
+  </x:si>
+  <x:si>
+    <x:t>قم ، ايران : اديان ، 1394هـ. ش</x:t>
+  </x:si>
+  <x:si>
+    <x:t>الفارسية</x:t>
+  </x:si>
+  <x:si>
+    <x:t>823</x:t>
+  </x:si>
+  <x:si>
+    <x:t>چاپ اول</x:t>
+  </x:si>
+  <x:si>
     <x:t>بصائر القران في التحرك الاسلامي</x:t>
   </x:si>
   <x:si>
     <x:t>السيد محمد تقي المدرسي</x:t>
   </x:si>
   <x:si>
     <x:t>مكتب السيد المدرسي , 1406هـ</x:t>
   </x:si>
   <x:si>
     <x:t>1040</x:t>
   </x:si>
   <x:si>
+    <x:t>تاثيرگناه در معرفت ازمنظر قران وحديث</x:t>
+  </x:si>
+  <x:si>
+    <x:t>مصطفى جعفر طياری</x:t>
+  </x:si>
+  <x:si>
+    <x:t>قم ، ايران : انتشارات دانشگاه اديان ومذاهب ، 1393هـ. ش</x:t>
+  </x:si>
+  <x:si>
+    <x:t>835</x:t>
+  </x:si>
+  <x:si>
     <x:t>تاملات في ايات سورة الجمعة</x:t>
   </x:si>
   <x:si>
     <x:t>عادل كاظم عبد الله</x:t>
   </x:si>
   <x:si>
     <x:t>الكويت : شبكة انصار الصحابة المنتجبين ، 2010م</x:t>
   </x:si>
   <x:si>
     <x:t>399</x:t>
   </x:si>
   <x:si>
     <x:t>C2</x:t>
   </x:si>
   <x:si>
     <x:t>رقائق القران</x:t>
   </x:si>
   <x:si>
     <x:t>ابراهيم السكران</x:t>
   </x:si>
   <x:si>
     <x:t>مركز تفكر للبحوث والدراسات , 2015م</x:t>
   </x:si>
   <x:si>
     <x:t>629</x:t>
   </x:si>
   <x:si>
     <x:t>على مائدة القران</x:t>
   </x:si>
   <x:si>
     <x:t>الامانة العامة للعتبة الكاظمية المقدسة ، قسم الشؤون الفكرية والثقافية : بغداد ، العراق</x:t>
   </x:si>
   <x:si>
     <x:t>بغداد , العراق : الامانة العامة للعتبة الكاظمية المقدسة ، الشؤون الفكرية والثقافية , 1436هـ</x:t>
   </x:si>
   <x:si>
     <x:t>372</x:t>
   </x:si>
   <x:si>
     <x:t>قطب القران واسس قيام المماليك وبقاء العمران</x:t>
   </x:si>
   <x:si>
     <x:t>محمد عبد العزيز العماري</x:t>
   </x:si>
   <x:si>
     <x:t>مصر : دار الايمان للمعرفة , 2018م</x:t>
   </x:si>
   <x:si>
     <x:t>605</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>823</x:t>
   </x:si>
   <x:si>
     <x:t>محاضرات في حزب الله</x:t>
   </x:si>
   <x:si>
     <x:t>صدر الدين القبانجي</x:t>
   </x:si>
   <x:si>
     <x:t>378</x:t>
   </x:si>
   <x:si>
     <x:t>مفاهيم حركية من وحي القران قراءة موضوعية في الفكر الحركي في القران الكريم على ضوء المنهج التفسيري لاية الله العظمى السيد محمد حسين فضل الله</x:t>
   </x:si>
   <x:si>
     <x:t>الشيخ علي حسين غلوم</x:t>
   </x:si>
   <x:si>
     <x:t>بيروت , لبنان : دار الملاك للطباعة والنشر والتوزيع , 2008م</x:t>
   </x:si>
   <x:si>
     <x:t>1031</x:t>
   </x:si>
   <x:si>
     <x:t>من عرفان القران</x:t>
   </x:si>
@@ -543,114 +558,114 @@
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="3" borderId="2" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="3" borderId="3" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="2" borderId="4" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="2" borderId="5" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="2" borderId="6" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="4" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="5" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="6" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="7" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="9" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="0" fontId="0" fillId="2" borderId="7" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="2" borderId="8" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="2" borderId="9" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="14">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="0" fontId="0" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="0" fontId="0" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="0" fontId="0" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -908,51 +923,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:K21"/>
+  <x:dimension ref="A1:K22"/>
   <x:sheetViews>
     <x:sheetView rightToLeft="1" workbookViewId="0">
       <x:pane xSplit="0" ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="147.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="83.996339" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="4.996339" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="86.424911" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="9.853482" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="10.710625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="15.853482" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="7.853482" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="16.139196" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="6.139196" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="34.853482" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:11">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="3" t="s">
@@ -1188,523 +1203,558 @@
       </x:c>
       <x:c r="I7" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="J7" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K7" s="10" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:11" s="1" customFormat="1">
       <x:c r="A8" s="5" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B8" s="6" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C8" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D8" s="6" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E8" s="6" t="s">
-        <x:v>15</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F8" s="6" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G8" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H8" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I8" s="6" t="s">
-        <x:v>24</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="J8" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K8" s="7" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:11">
       <x:c r="A9" s="8" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B9" s="9" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C9" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D9" s="9" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E9" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F9" s="9" t="s">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G9" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H9" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I9" s="9" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J9" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K9" s="10" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:11" s="1" customFormat="1">
       <x:c r="A10" s="5" t="s">
-        <x:v>46</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B10" s="6" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="C10" s="6" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D10" s="6" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="E10" s="6" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F10" s="6" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G10" s="6" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="H10" s="6" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="I10" s="6" t="s">
         <x:v>47</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>24</x:v>
       </x:c>
       <x:c r="J10" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K10" s="7" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:11">
       <x:c r="A11" s="8" t="s">
-        <x:v>51</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B11" s="9" t="s">
-        <x:v>52</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C11" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D11" s="9" t="s">
-        <x:v>53</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E11" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F11" s="9" t="s">
-        <x:v>54</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="G11" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H11" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I11" s="9" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J11" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K11" s="10" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:11" s="1" customFormat="1">
       <x:c r="A12" s="5" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B12" s="6" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C12" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D12" s="6" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E12" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F12" s="6" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="G12" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H12" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="I12" s="6" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J12" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K12" s="7" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:11">
       <x:c r="A13" s="8" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B13" s="9" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C13" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D13" s="9" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E13" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F13" s="9" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="G13" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H13" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I13" s="9" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J13" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K13" s="10" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:11" s="1" customFormat="1">
       <x:c r="A14" s="5" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B14" s="6" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C14" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D14" s="6" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E14" s="6" t="s">
-        <x:v>66</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F14" s="6" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G14" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H14" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I14" s="6" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J14" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K14" s="7" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:11">
       <x:c r="A15" s="8" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B15" s="9" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C15" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D15" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E15" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F15" s="9" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="G15" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H15" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I15" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J15" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K15" s="10" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:11" s="1" customFormat="1">
       <x:c r="A16" s="5" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="B16" s="6" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C16" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D16" s="6" t="s">
-        <x:v>73</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E16" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F16" s="6" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G16" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H16" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I16" s="6" t="s">
-        <x:v>24</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="J16" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K16" s="7" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:11">
       <x:c r="A17" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B17" s="9" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C17" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D17" s="9" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E17" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F17" s="9" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G17" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H17" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I17" s="9" t="s">
-        <x:v>79</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J17" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K17" s="10" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:11" s="1" customFormat="1">
       <x:c r="A18" s="5" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B18" s="6" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C18" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D18" s="6" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E18" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F18" s="6" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G18" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H18" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I18" s="6" t="s">
-        <x:v>24</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J18" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K18" s="7" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:11">
       <x:c r="A19" s="8" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B19" s="9" t="s">
-        <x:v>39</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C19" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D19" s="9" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E19" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F19" s="9" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="G19" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H19" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I19" s="9" t="s">
-        <x:v>79</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J19" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K19" s="10" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:11" s="1" customFormat="1">
       <x:c r="A20" s="5" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B20" s="6" t="s">
-        <x:v>88</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C20" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D20" s="6" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E20" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F20" s="6" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="G20" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H20" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I20" s="6" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="J20" s="6" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K20" s="7" t="s">
+        <x:v>19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:11">
+      <x:c r="A21" s="8" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="B21" s="9" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="C21" s="9" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D21" s="9" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="E21" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F21" s="9" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="G21" s="9" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="H21" s="9" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="I21" s="9" t="s">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="J20" s="6" t="s">
-[...31 lines deleted...]
-      <x:c r="I21" s="12" t="s">
+      <x:c r="J21" s="9" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K21" s="10" t="s">
+        <x:v>19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:11" s="1" customFormat="1">
+      <x:c r="A22" s="11" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="B22" s="12" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C22" s="12" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D22" s="12" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="E22" s="12" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F22" s="12" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="G22" s="12" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="H22" s="12" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="I22" s="12" t="s">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="J21" s="12" t="s">
-[...2 lines deleted...]
-      <x:c r="K21" s="13" t="s">
+      <x:c r="J22" s="12" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K22" s="13" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>نتائج البحث</vt:lpstr>
       <vt:lpstr>نتائج البحث!Print_Area</vt:lpstr>
       <vt:lpstr>نتائج البحث!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>