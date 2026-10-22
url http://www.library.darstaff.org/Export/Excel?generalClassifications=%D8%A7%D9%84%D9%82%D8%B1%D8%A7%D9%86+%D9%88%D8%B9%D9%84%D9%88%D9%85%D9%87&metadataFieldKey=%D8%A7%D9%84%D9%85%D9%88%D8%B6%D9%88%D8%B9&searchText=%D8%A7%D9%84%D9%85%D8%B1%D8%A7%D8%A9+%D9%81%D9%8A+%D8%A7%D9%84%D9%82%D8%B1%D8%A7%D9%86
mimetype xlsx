--- v0 (2026-08-21)
+++ v1 (2026-10-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R552124c7c8bf41ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d56bb305725c43c2a37820536d963431.psmdcp" Id="R6ad36ee4d2394dfb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6380541c5ca3464a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f2a407420945442eacc23f84f0b43399.psmdcp" Id="R0610042682204a10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="نتائج البحث" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>العنوان</x:t>
   </x:si>
   <x:si>
     <x:t>المؤلف</x:t>
   </x:si>
   <x:si>
@@ -43,143 +43,143 @@
   <x:si>
     <x:t>الناشر</x:t>
   </x:si>
   <x:si>
     <x:t>اللغة</x:t>
   </x:si>
   <x:si>
     <x:t>رقم الطلب</x:t>
   </x:si>
   <x:si>
     <x:t>التصنيف العام</x:t>
   </x:si>
   <x:si>
     <x:t>النسخة</x:t>
   </x:si>
   <x:si>
     <x:t>الطبعة</x:t>
   </x:si>
   <x:si>
     <x:t>الحالة</x:t>
   </x:si>
   <x:si>
     <x:t>مصدر الفهرسة</x:t>
   </x:si>
   <x:si>
+    <x:t>المراة في القران</x:t>
+  </x:si>
+  <x:si>
+    <x:t>السيد محمد حسين الطباطبائي</x:t>
+  </x:si>
+  <x:si>
+    <x:t/>
+  </x:si>
+  <x:si>
+    <x:t>قم , ايران : انتشارات فاروس , 2015م</x:t>
+  </x:si>
+  <x:si>
+    <x:t>العربية</x:t>
+  </x:si>
+  <x:si>
+    <x:t>246</x:t>
+  </x:si>
+  <x:si>
+    <x:t>القران وعلومه</x:t>
+  </x:si>
+  <x:si>
+    <x:t>الطبعة الاولى</x:t>
+  </x:si>
+  <x:si>
+    <x:t>متاح</x:t>
+  </x:si>
+  <x:si>
+    <x:t>مكتبة الامام الخوئي العامة - دار العلم</x:t>
+  </x:si>
+  <x:si>
+    <x:t>المراة في القران والسنة</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ساجد شريف عطية</x:t>
+  </x:si>
+  <x:si>
+    <x:t>قم , ايران : دار المجتبى , 2016م</x:t>
+  </x:si>
+  <x:si>
+    <x:t>548</x:t>
+  </x:si>
+  <x:si>
+    <x:t>الطبعة الاولى(مزيدة ومنقحة)</x:t>
+  </x:si>
+  <x:si>
     <x:t>women un the quran</x:t>
   </x:si>
   <x:si>
     <x:t>imran rasool</x:t>
   </x:si>
   <x:si>
-    <x:t/>
-[...1 lines deleted...]
-  <x:si>
     <x:t>الانجليزية</x:t>
   </x:si>
   <x:si>
     <x:t>926</x:t>
   </x:si>
   <x:si>
-    <x:t>القران وعلومه</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>القران والمراة اعادة قراءة النص القراني من منظور نسائي</x:t>
   </x:si>
   <x:si>
     <x:t>امنة ودود</x:t>
   </x:si>
   <x:si>
     <x:t>القاهرة , مصر : مكتبة مدبولي , 2006م</x:t>
   </x:si>
   <x:si>
-    <x:t>العربية</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>210</x:t>
   </x:si>
   <x:si>
-    <x:t>الطبعة الاولى</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>المراة بين عز الاسلام وذل الجاهلية المعاصرة دراسة منهجية من القران والسنة</x:t>
   </x:si>
   <x:si>
     <x:t>الدكتور سيد جمعة سلام</x:t>
   </x:si>
   <x:si>
     <x:t>المنصورة , مصر : مكتبة الايمان , 2007م</x:t>
   </x:si>
   <x:si>
     <x:t>444</x:t>
   </x:si>
   <x:si>
     <x:t>المراة خلقها ودورها الاجتماعي دراسات على ضوء القران الكريم</x:t>
   </x:si>
   <x:si>
     <x:t>اعظم فرجامي واخرون</x:t>
   </x:si>
   <x:si>
     <x:t>بيروت , لبنان : مركز الحضارة لتنمية الفكر الاسلامي , 2016م</x:t>
   </x:si>
   <x:si>
     <x:t>167</x:t>
   </x:si>
   <x:si>
-    <x:t>المراة في القران</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>المراة في القصص القراني</x:t>
   </x:si>
   <x:si>
     <x:t>الدكتور احمد محمد الشرقاوي</x:t>
   </x:si>
   <x:si>
     <x:t>القاهرة , مصر : دار السلام للطباعة والنشر والتوزيع والترجمة , 2003م</x:t>
   </x:si>
   <x:si>
     <x:t>1234</x:t>
   </x:si>
   <x:si>
     <x:t>الطبعة الثانية</x:t>
   </x:si>
   <x:si>
     <x:t>النساء والرجال في القران اية مساواة</x:t>
   </x:si>
   <x:si>
     <x:t>اسماء المرابط</x:t>
   </x:si>
   <x:si>
     <x:t>الدار البيضاء ، المغرب : منشورات الطرق  للنشر والتوزيع ، 2015م</x:t>
   </x:si>
   <x:si>
     <x:t>212</x:t>
@@ -190,66 +190,66 @@
   <x:si>
     <x:t>45</x:t>
   </x:si>
   <x:si>
     <x:t>C2</x:t>
   </x:si>
   <x:si>
     <x:t>ايات تكريم الله سبحانه وتعالى للمراة في القران الكريم</x:t>
   </x:si>
   <x:si>
     <x:t>علي محمد علي حليمة</x:t>
   </x:si>
   <x:si>
     <x:t>القاهرة , مصر : المكتبة المحمدية , 2014م</x:t>
   </x:si>
   <x:si>
     <x:t>291</x:t>
   </x:si>
   <x:si>
     <x:t>سیمای زنان در قران و زنان بزرگ درصدر اسلام</x:t>
   </x:si>
   <x:si>
     <x:t>سید خلیل خلیلیان</x:t>
   </x:si>
   <x:si>
-    <x:t>تهران ،  ایران : شرکت سهامی انتشار</x:t>
+    <x:t>تهران ، ایران : شرکت سهامی انتشار</x:t>
   </x:si>
   <x:si>
     <x:t>الفارسية</x:t>
   </x:si>
   <x:si>
     <x:t>991</x:t>
   </x:si>
   <x:si>
     <x:t>موقعیت زنان در قران</x:t>
   </x:si>
   <x:si>
     <x:t>دکترعلی گلزاده غفوری</x:t>
   </x:si>
   <x:si>
-    <x:t>انتشارات الفتح</x:t>
+    <x:t>ایران : انتشارات الفتح خیابان ناصر خسرو بازار کتاب</x:t>
   </x:si>
   <x:si>
     <x:t>990</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFC9A84C"/>
@@ -891,492 +891,492 @@
       </x:c>
       <x:c r="H1" s="3" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="I1" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="J1" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="K1" s="4" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:11" s="1" customFormat="1">
       <x:c r="A2" s="5" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B2" s="6" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C2" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D2" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="E2" s="6" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F2" s="6" t="s">
-        <x:v>15</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G2" s="6" t="s">
-        <x:v>16</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="H2" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I2" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J2" s="6" t="s">
-        <x:v>17</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="K2" s="7" t="s">
-        <x:v>18</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:11">
       <x:c r="A3" s="8" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="B3" s="9" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C3" s="9" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D3" s="9" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="E3" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F3" s="9" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="G3" s="9" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="H3" s="9" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="I3" s="9" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="J3" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
-      <x:c r="B3" s="9" t="s">
+      <x:c r="K3" s="10" t="s">
         <x:v>20</x:v>
-      </x:c>
-[...25 lines deleted...]
-        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:11" s="1" customFormat="1">
       <x:c r="A4" s="5" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="B4" s="6" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C4" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D4" s="6" t="s">
-        <x:v>27</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E4" s="6" t="s">
-        <x:v>22</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F4" s="6" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G4" s="6" t="s">
-        <x:v>16</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="H4" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I4" s="6" t="s">
-        <x:v>24</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="J4" s="6" t="s">
-        <x:v>17</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="K4" s="7" t="s">
-        <x:v>18</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:11">
       <x:c r="A5" s="8" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="B5" s="9" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C5" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D5" s="9" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E5" s="9" t="s">
-        <x:v>22</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F5" s="9" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G5" s="9" t="s">
-        <x:v>16</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="H5" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I5" s="9" t="s">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J5" s="9" t="s">
-        <x:v>17</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="K5" s="10" t="s">
-        <x:v>18</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:11" s="1" customFormat="1">
       <x:c r="A6" s="5" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B6" s="6" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C6" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D6" s="6" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E6" s="6" t="s">
-        <x:v>22</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F6" s="6" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G6" s="6" t="s">
-        <x:v>16</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="H6" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I6" s="6" t="s">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J6" s="6" t="s">
-        <x:v>17</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="K6" s="7" t="s">
-        <x:v>18</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:11">
       <x:c r="A7" s="8" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B7" s="9" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C7" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D7" s="9" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E7" s="9" t="s">
-        <x:v>22</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F7" s="9" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G7" s="9" t="s">
-        <x:v>16</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="H7" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I7" s="9" t="s">
-        <x:v>41</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J7" s="9" t="s">
-        <x:v>17</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="K7" s="10" t="s">
-        <x:v>18</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:11" s="1" customFormat="1">
       <x:c r="A8" s="5" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B8" s="6" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C8" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D8" s="6" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E8" s="6" t="s">
-        <x:v>22</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F8" s="6" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G8" s="6" t="s">
-        <x:v>16</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="H8" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I8" s="6" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J8" s="6" t="s">
-        <x:v>17</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="K8" s="7" t="s">
-        <x:v>18</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:11">
       <x:c r="A9" s="8" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B9" s="9" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C9" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D9" s="9" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E9" s="9" t="s">
-        <x:v>22</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F9" s="9" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G9" s="9" t="s">
-        <x:v>16</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="H9" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I9" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="J9" s="9" t="s">
-        <x:v>17</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="K9" s="10" t="s">
-        <x:v>18</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:11" s="1" customFormat="1">
       <x:c r="A10" s="5" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B10" s="6" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C10" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D10" s="6" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E10" s="6" t="s">
-        <x:v>22</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F10" s="6" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G10" s="6" t="s">
-        <x:v>16</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="H10" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I10" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="J10" s="6" t="s">
-        <x:v>17</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="K10" s="7" t="s">
-        <x:v>18</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:11">
       <x:c r="A11" s="8" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B11" s="9" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C11" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D11" s="9" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E11" s="9" t="s">
-        <x:v>22</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F11" s="9" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G11" s="9" t="s">
-        <x:v>16</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="H11" s="9" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I11" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="J11" s="9" t="s">
-        <x:v>17</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="K11" s="10" t="s">
-        <x:v>18</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:11" s="1" customFormat="1">
       <x:c r="A12" s="5" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B12" s="6" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C12" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D12" s="6" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="E12" s="6" t="s">
-        <x:v>22</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F12" s="6" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G12" s="6" t="s">
-        <x:v>16</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="H12" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I12" s="6" t="s">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J12" s="6" t="s">
-        <x:v>17</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="K12" s="7" t="s">
-        <x:v>18</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:11">
       <x:c r="A13" s="8" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B13" s="9" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C13" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D13" s="9" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E13" s="9" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F13" s="9" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G13" s="9" t="s">
-        <x:v>16</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="H13" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I13" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="J13" s="9" t="s">
-        <x:v>17</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="K13" s="10" t="s">
-        <x:v>18</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:11" s="1" customFormat="1">
       <x:c r="A14" s="11" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B14" s="12" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C14" s="12" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D14" s="12" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E14" s="12" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F14" s="12" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G14" s="12" t="s">
-        <x:v>16</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="H14" s="12" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I14" s="12" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="J14" s="12" t="s">
-        <x:v>17</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="K14" s="13" t="s">
-        <x:v>18</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>نتائج البحث</vt:lpstr>
       <vt:lpstr>نتائج البحث!Print_Area</vt:lpstr>
       <vt:lpstr>نتائج البحث!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>