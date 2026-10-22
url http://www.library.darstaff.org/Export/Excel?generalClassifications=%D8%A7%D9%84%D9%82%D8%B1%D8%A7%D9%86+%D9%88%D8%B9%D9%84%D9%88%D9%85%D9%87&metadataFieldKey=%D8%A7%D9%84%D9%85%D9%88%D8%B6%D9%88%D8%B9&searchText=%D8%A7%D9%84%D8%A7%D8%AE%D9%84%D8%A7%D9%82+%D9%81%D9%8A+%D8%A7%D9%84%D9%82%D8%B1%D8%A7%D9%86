--- v0 (2026-08-21)
+++ v1 (2026-10-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd9ec7900fdc451b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b895a52bd32147a28521ca0420a33947.psmdcp" Id="Rb440bbc38ef74a97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f38181ffc914e19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f382e532811343babdbd1aaf08aff59b.psmdcp" Id="R0b605564069d49f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="نتائج البحث" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>العنوان</x:t>
   </x:si>
   <x:si>
     <x:t>المؤلف</x:t>
   </x:si>
   <x:si>
@@ -43,102 +43,102 @@
   <x:si>
     <x:t>الناشر</x:t>
   </x:si>
   <x:si>
     <x:t>اللغة</x:t>
   </x:si>
   <x:si>
     <x:t>رقم الطلب</x:t>
   </x:si>
   <x:si>
     <x:t>التصنيف العام</x:t>
   </x:si>
   <x:si>
     <x:t>النسخة</x:t>
   </x:si>
   <x:si>
     <x:t>الطبعة</x:t>
   </x:si>
   <x:si>
     <x:t>الحالة</x:t>
   </x:si>
   <x:si>
     <x:t>مصدر الفهرسة</x:t>
   </x:si>
   <x:si>
+    <x:t>دستور الاخلاق في القران دراسة مقارنة للاخلاق النظرية في القران</x:t>
+  </x:si>
+  <x:si>
+    <x:t>الدكتور محمد عبد الله دراز</x:t>
+  </x:si>
+  <x:si>
+    <x:t/>
+  </x:si>
+  <x:si>
+    <x:t>القاهرة , مصر : رؤية للنشر والتوزيع , 2017م</x:t>
+  </x:si>
+  <x:si>
+    <x:t>العربية</x:t>
+  </x:si>
+  <x:si>
+    <x:t>800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>القران وعلومه</x:t>
+  </x:si>
+  <x:si>
+    <x:t>الطبعة الاولى</x:t>
+  </x:si>
+  <x:si>
+    <x:t>متاح</x:t>
+  </x:si>
+  <x:si>
+    <x:t>مكتبة الامام الخوئي العامة - دار العلم</x:t>
+  </x:si>
+  <x:si>
     <x:t>اخلاق الفرد في القران الكريم</x:t>
   </x:si>
   <x:si>
     <x:t>السيد حسين الصدر</x:t>
   </x:si>
   <x:si>
-    <x:t/>
-[...1 lines deleted...]
-  <x:si>
     <x:t>السيد حسين الصدر [ المؤلف ]</x:t>
   </x:si>
   <x:si>
-    <x:t>العربية</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1207</x:t>
   </x:si>
   <x:si>
-    <x:t>القران وعلومه</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>العلاقة مع الاخر في ضوء الاخلاق القرانية</x:t>
   </x:si>
   <x:si>
     <x:t>محمد الناصري</x:t>
   </x:si>
   <x:si>
     <x:t>بيروت , لبنان : دار الهادي للطباعة والنشر والتوزيع , 2009م</x:t>
   </x:si>
   <x:si>
     <x:t>214</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>800</x:t>
   </x:si>
   <x:si>
     <x:t>مبادئ وقيم اجتماعية</x:t>
   </x:si>
   <x:si>
     <x:t>دار التوحيد : الصفاة ، الكويت</x:t>
   </x:si>
   <x:si>
     <x:t>الصفاة ، الكويت : دار التوحيد للنشر والتوزيع ، 2014م</x:t>
   </x:si>
   <x:si>
     <x:t>974</x:t>
   </x:si>
   <x:si>
     <x:t>C2</x:t>
   </x:si>
   <x:si>
     <x:t>مبادئ وقيم اخلاقية</x:t>
   </x:si>
   <x:si>
     <x:t>الصفاة ، الكويت : دار التوحيد للنشر والتوزيع ، 2015م</x:t>
   </x:si>
   <x:si>
     <x:t>977</x:t>
   </x:si>
@@ -843,477 +843,477 @@
       <x:c r="A2" s="5" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B2" s="6" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C2" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D2" s="6" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="E2" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F2" s="6" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G2" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H2" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I2" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J2" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="K2" s="7" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:11">
       <x:c r="A3" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B3" s="9" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C3" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D3" s="9" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="E3" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F3" s="9" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G3" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H3" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I3" s="9" t="s">
-        <x:v>24</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="J3" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="K3" s="10" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:11" s="1" customFormat="1">
       <x:c r="A4" s="5" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B4" s="6" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C4" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D4" s="6" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E4" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F4" s="6" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="G4" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H4" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I4" s="6" t="s">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J4" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="K4" s="7" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:11">
       <x:c r="A5" s="8" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B5" s="9" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C5" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D5" s="9" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="E5" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F5" s="9" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="G5" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H5" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I5" s="9" t="s">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J5" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="K5" s="10" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:11" s="1" customFormat="1">
       <x:c r="A6" s="5" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B6" s="6" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C6" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D6" s="6" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="E6" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F6" s="6" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="G6" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H6" s="6" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I6" s="6" t="s">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J6" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="K6" s="7" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:11">
       <x:c r="A7" s="8" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B7" s="9" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C7" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D7" s="9" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="E7" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F7" s="9" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G7" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H7" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I7" s="9" t="s">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J7" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="K7" s="10" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:11" s="1" customFormat="1">
       <x:c r="A8" s="5" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B8" s="6" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C8" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D8" s="6" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="E8" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F8" s="6" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G8" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H8" s="6" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I8" s="6" t="s">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J8" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="K8" s="7" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:11">
       <x:c r="A9" s="8" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B9" s="9" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C9" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D9" s="9" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="E9" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F9" s="9" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G9" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H9" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I9" s="9" t="s">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J9" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="K9" s="10" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:11" s="1" customFormat="1">
       <x:c r="A10" s="5" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B10" s="6" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C10" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D10" s="6" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="E10" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F10" s="6" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G10" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H10" s="6" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I10" s="6" t="s">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J10" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="K10" s="7" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:11">
       <x:c r="A11" s="8" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B11" s="9" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C11" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D11" s="9" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E11" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F11" s="9" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G11" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H11" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I11" s="9" t="s">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J11" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="K11" s="10" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:11" s="1" customFormat="1">
       <x:c r="A12" s="5" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B12" s="6" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C12" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D12" s="6" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E12" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F12" s="6" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G12" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H12" s="6" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I12" s="6" t="s">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J12" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="K12" s="7" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:11">
       <x:c r="A13" s="8" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B13" s="9" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C13" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D13" s="9" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E13" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F13" s="9" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G13" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H13" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I13" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="J13" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="K13" s="10" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:11" s="1" customFormat="1">
       <x:c r="A14" s="11" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B14" s="12" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C14" s="12" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D14" s="12" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E14" s="12" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F14" s="12" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G14" s="12" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H14" s="12" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I14" s="12" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="J14" s="12" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="K14" s="13" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>نتائج البحث</vt:lpstr>
       <vt:lpstr>نتائج البحث!Print_Area</vt:lpstr>
       <vt:lpstr>نتائج البحث!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>